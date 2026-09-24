--- v0 (2026-05-11)
+++ v1 (2026-09-24)
@@ -47,51 +47,51 @@
         <w:gridCol w:w="59"/>
         <w:gridCol w:w="849"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="1130"/>
         <w:gridCol w:w="28"/>
         <w:gridCol w:w="1106"/>
         <w:gridCol w:w="286"/>
         <w:gridCol w:w="507"/>
         <w:gridCol w:w="1019"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F360FD" w14:paraId="7A0B9E64" w14:textId="77777777" w:rsidTr="00B6584F">
         <w:trPr>
           <w:trHeight w:val="1530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="553EB01F" w14:textId="2377E49E" w:rsidR="00F360FD" w:rsidRDefault="00F360FD" w:rsidP="00F360FD">
+          <w:p w14:paraId="553EB01F" w14:textId="4EC05224" w:rsidR="00F360FD" w:rsidRDefault="00F360FD" w:rsidP="00F360FD">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>電機系</w:t>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
@@ -129,51 +129,51 @@
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DATE  \@ "M"  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F35F19">
+            <w:r w:rsidR="00266266">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:instrText>9</w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -190,60 +190,60 @@
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DATE  \@ "e"  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F35F19">
+            <w:r w:rsidR="00266266">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:instrText>114</w:instrText>
+              <w:instrText>115</w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:instrText xml:space="preserve">, </w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
@@ -251,285 +251,274 @@
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DATE  \@ "e"  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F35F19">
+            <w:r w:rsidR="00266266">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:instrText>114</w:instrText>
+              <w:instrText>115</w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:instrText>-1)</w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007143C8">
+            <w:r w:rsidR="00266266">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F35F19">
+              <w:t>115</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4E44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>學年度第</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4E44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00DD4E44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DD4E44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:instrText>=IF(</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DD4E44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:instrText>OR(</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DD4E44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00DD4E44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> DATE  \@ "M"  \* MERGEFORMAT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DD4E44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00266266">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:instrText>9</w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>學年度第</w:t>
+              <w:instrText>&gt;=8</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DD4E44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">, </w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-[...38 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DATE  \@ "M"  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F35F19">
-[...70 lines deleted...]
-            <w:r w:rsidR="00F35F19">
+            <w:r w:rsidR="00266266">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:instrText>9</w:instrText>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DD4E44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
@@ -2656,58 +2645,58 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44A8D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E81886" w:rsidRPr="00F360FD" w:rsidSect="007714BF">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EECF5F0" w14:textId="77777777" w:rsidR="00C46D6E" w:rsidRDefault="00C46D6E" w:rsidP="00DF20AC">
+    <w:p w14:paraId="0ACC0B98" w14:textId="77777777" w:rsidR="00B32430" w:rsidRDefault="00B32430" w:rsidP="00DF20AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01078DD6" w14:textId="77777777" w:rsidR="00C46D6E" w:rsidRDefault="00C46D6E" w:rsidP="00DF20AC">
+    <w:p w14:paraId="0D44014E" w14:textId="77777777" w:rsidR="00B32430" w:rsidRDefault="00B32430" w:rsidP="00DF20AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2724,58 +2713,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:altName w:val=".D·￠Ae"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A1E54DC" w14:textId="77777777" w:rsidR="00C46D6E" w:rsidRDefault="00C46D6E" w:rsidP="00DF20AC">
+    <w:p w14:paraId="01023E08" w14:textId="77777777" w:rsidR="00B32430" w:rsidRDefault="00B32430" w:rsidP="00DF20AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C9FC95F" w14:textId="77777777" w:rsidR="00C46D6E" w:rsidRDefault="00C46D6E" w:rsidP="00DF20AC">
+    <w:p w14:paraId="334503BE" w14:textId="77777777" w:rsidR="00B32430" w:rsidRDefault="00B32430" w:rsidP="00DF20AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24975C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C660F71C"/>
     <w:lvl w:ilvl="0" w:tplc="5E30CA62">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
@@ -3050,111 +3039,114 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2092581718">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1898515145">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="295179619">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F360FD"/>
     <w:rsid w:val="000025AF"/>
     <w:rsid w:val="000A5ABB"/>
     <w:rsid w:val="000C4CB0"/>
     <w:rsid w:val="000D1168"/>
     <w:rsid w:val="001305D4"/>
+    <w:rsid w:val="00266266"/>
     <w:rsid w:val="002D4DDD"/>
     <w:rsid w:val="002F1526"/>
     <w:rsid w:val="003002EE"/>
     <w:rsid w:val="00322E70"/>
     <w:rsid w:val="003F1066"/>
     <w:rsid w:val="00435378"/>
     <w:rsid w:val="004903A6"/>
     <w:rsid w:val="004D5750"/>
     <w:rsid w:val="0057295B"/>
     <w:rsid w:val="00581A4D"/>
     <w:rsid w:val="005D7B48"/>
     <w:rsid w:val="0062481B"/>
     <w:rsid w:val="00664473"/>
     <w:rsid w:val="007143C8"/>
     <w:rsid w:val="007714BF"/>
     <w:rsid w:val="00857B28"/>
     <w:rsid w:val="008E4ADB"/>
     <w:rsid w:val="009313FB"/>
     <w:rsid w:val="00931E6F"/>
     <w:rsid w:val="00954734"/>
     <w:rsid w:val="0096150D"/>
     <w:rsid w:val="009B3F61"/>
+    <w:rsid w:val="00AE2229"/>
+    <w:rsid w:val="00B32430"/>
     <w:rsid w:val="00B328A7"/>
     <w:rsid w:val="00B6584F"/>
     <w:rsid w:val="00C37431"/>
     <w:rsid w:val="00C46D6E"/>
     <w:rsid w:val="00CD09DD"/>
     <w:rsid w:val="00D23CF2"/>
     <w:rsid w:val="00D514E9"/>
     <w:rsid w:val="00D935E0"/>
     <w:rsid w:val="00DA4325"/>
     <w:rsid w:val="00DA6514"/>
     <w:rsid w:val="00DC1829"/>
     <w:rsid w:val="00DD4E44"/>
     <w:rsid w:val="00DF20AC"/>
     <w:rsid w:val="00E24FF2"/>
     <w:rsid w:val="00E81886"/>
     <w:rsid w:val="00EE5A17"/>
     <w:rsid w:val="00F35F19"/>
     <w:rsid w:val="00F360FD"/>
     <w:rsid w:val="00F53BBC"/>
     <w:rsid w:val="00F95B09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -4038,51 +4030,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>426</Words>
-  <Characters>456</Characters>
+  <Words>131</Words>
+  <Characters>751</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>861</CharactersWithSpaces>
+  <CharactersWithSpaces>881</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Huang</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>